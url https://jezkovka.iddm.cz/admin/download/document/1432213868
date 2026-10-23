--- v0 (2026-06-09)
+++ v1 (2026-10-23)
@@ -48,82 +48,82 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DŮM</w:t>
       </w:r>
       <w:r w:rsidR="00C60B3D" w:rsidRPr="007970C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> DĚTÍ A MLÁDEŽE HEŘMANŮV MĚSTEC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C60B3D" w:rsidRDefault="00D97C14" w:rsidP="00C60B3D">
+    <w:p w:rsidR="00C60B3D" w:rsidRDefault="0059720A" w:rsidP="00C60B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Školní rok 2025</w:t>
+        <w:t>Školní rok 2026</w:t>
       </w:r>
       <w:r w:rsidR="00C60B3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>2026</w:t>
+        <w:t>2027</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00C60B3D" w:rsidRPr="00C60B3D" w:rsidRDefault="00C60B3D" w:rsidP="00C60B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4672"/>
         <w:gridCol w:w="4388"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520CA0" w:rsidRPr="00C60B3D" w:rsidTr="007970C0">
@@ -1083,50 +1083,51 @@
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C83E75"/>
     <w:rsid w:val="000B6D31"/>
     <w:rsid w:val="000C7AE7"/>
     <w:rsid w:val="00257383"/>
     <w:rsid w:val="0031772C"/>
     <w:rsid w:val="004204D5"/>
     <w:rsid w:val="00420729"/>
     <w:rsid w:val="00520CA0"/>
+    <w:rsid w:val="0059720A"/>
     <w:rsid w:val="006D1EE6"/>
     <w:rsid w:val="007970C0"/>
     <w:rsid w:val="007C367C"/>
     <w:rsid w:val="00A9242E"/>
     <w:rsid w:val="00C33801"/>
     <w:rsid w:val="00C60B3D"/>
     <w:rsid w:val="00C83E75"/>
     <w:rsid w:val="00D97C14"/>
     <w:rsid w:val="00DA0DA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>