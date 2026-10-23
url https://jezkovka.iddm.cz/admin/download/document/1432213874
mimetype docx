--- v0 (2026-06-09)
+++ v1 (2026-10-23)
@@ -48,105 +48,105 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>DŮM</w:t>
       </w:r>
       <w:r w:rsidR="00C60B3D" w:rsidRPr="007970C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> DĚTÍ A MLÁDEŽE HEŘMANŮV MĚSTEC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C60B3D" w:rsidRDefault="00092E9F" w:rsidP="00C60B3D">
+    <w:p w:rsidR="00C60B3D" w:rsidRDefault="0059720A" w:rsidP="00C60B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Školní rok 2025</w:t>
+        <w:t>Školní rok 2026</w:t>
       </w:r>
       <w:r w:rsidR="00C60B3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>2026</w:t>
+        <w:t>2027</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidR="00C60B3D" w:rsidRPr="00C60B3D" w:rsidRDefault="00C60B3D" w:rsidP="00C60B3D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4673"/>
-        <w:gridCol w:w="4389"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="4388"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520CA0" w:rsidRPr="00C60B3D" w:rsidTr="007970C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4673" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00520CA0" w:rsidRDefault="00520CA0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Jméno a příjmení účastníka (dítěte)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00520CA0" w:rsidRDefault="00520CA0">
             <w:pPr>
@@ -592,52 +592,52 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>VYPLŇUJE DDM, PROSÍM NEVYPLŇUJTE!!!!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B6D31" w:rsidRPr="007970C0" w:rsidRDefault="000B6D31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4531"/>
-        <w:gridCol w:w="4531"/>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
       </w:tblGrid>
       <w:tr w:rsidR="000B6D31" w:rsidRPr="00C60B3D" w:rsidTr="00C60B3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="000B6D31" w:rsidRDefault="000B6D31" w:rsidP="000B6D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551C34">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Odhlášení (číslo)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000B6D31" w:rsidRDefault="000B6D31" w:rsidP="000B6D31"/>
         </w:tc>
@@ -1016,118 +1016,127 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00257383" w:rsidRDefault="00257383">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C60B3D" w:rsidRPr="00C60B3D" w:rsidRDefault="00C60B3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C60B3D" w:rsidRPr="00C60B3D" w:rsidSect="000B6D31">
+    <w:sectPr w:rsidR="00C60B3D" w:rsidRPr="00C60B3D" w:rsidSect="004204D5">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="1417" w:bottom="851" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C83E75"/>
-    <w:rsid w:val="00092E9F"/>
     <w:rsid w:val="000B6D31"/>
-    <w:rsid w:val="001D1F79"/>
+    <w:rsid w:val="000C7AE7"/>
     <w:rsid w:val="00257383"/>
     <w:rsid w:val="0031772C"/>
+    <w:rsid w:val="004204D5"/>
     <w:rsid w:val="00420729"/>
     <w:rsid w:val="00520CA0"/>
-    <w:rsid w:val="00656A82"/>
+    <w:rsid w:val="0059720A"/>
     <w:rsid w:val="006D1EE6"/>
     <w:rsid w:val="007970C0"/>
     <w:rsid w:val="007C367C"/>
-    <w:rsid w:val="00984510"/>
+    <w:rsid w:val="00A9242E"/>
+    <w:rsid w:val="00C33801"/>
     <w:rsid w:val="00C60B3D"/>
     <w:rsid w:val="00C83E75"/>
-    <w:rsid w:val="00D236C6"/>
-    <w:rsid w:val="00D54F1B"/>
+    <w:rsid w:val="00D97C14"/>
+    <w:rsid w:val="00DA0DA4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
@@ -1553,50 +1562,80 @@
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C60B3D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Textbubliny">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="TextbublinyChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004204D5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
+    <w:name w:val="Text bubliny Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Textbubliny"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004204D5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1874,29 +1913,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>611</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dům dětí a mládeže Heřmanův Městec Heřmanův Městec</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>